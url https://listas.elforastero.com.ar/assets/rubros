--- v0 (2026-03-31)
+++ v1 (2026-05-22)
@@ -1,99 +1,550 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <workbookPr/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <workbookPr defaultThemeVersion="166925"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nesto\Downloads\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EF55DE8A-B7EC-4EDE-AB63-EB107FC5F848}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="COMESTIBLE E HIGIENE" sheetId="1" state="visible" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="MASCOTAS - SUPER PREMIUM" sheetId="7" state="visible" r:id="rId7"/>
+    <sheet name="COMESTIBLE E HIGIENE" sheetId="1" r:id="rId1"/>
+    <sheet name="BEBIDAS" sheetId="2" r:id="rId2"/>
+    <sheet name="ALIMENTOS SALUDABLES" sheetId="3" r:id="rId3"/>
+    <sheet name="MASCOTAS - EQUINO" sheetId="4" r:id="rId4"/>
+    <sheet name="MASCOTAS - STANDAR Y PREMIUM" sheetId="5" r:id="rId5"/>
+    <sheet name="MASCOTAS-SNACK-HUMEDOS-ABSORBEN" sheetId="6" r:id="rId6"/>
+    <sheet name="MASCOTAS - SUPER PREMIUM" sheetId="7" r:id="rId7"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'COMESTIBLE E HIGIENE'!$A$1:$B$49</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'COMESTIBLE E HIGIENE'!$A$1:$B$50</definedName>
   </definedNames>
-  <calcPr calcId="191029" fullCalcOnLoad="1"/>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="166" uniqueCount="146">
+  <si>
+    <t>Código</t>
+  </si>
+  <si>
+    <t>Nombre</t>
+  </si>
+  <si>
+    <t>CABRALES PASTAS BARILLA</t>
+  </si>
+  <si>
+    <t>MOLINOS PASTAS DON VICENTE</t>
+  </si>
+  <si>
+    <t>MOLINOS PASTAS DON FELIPE</t>
+  </si>
+  <si>
+    <t>MOLINOS PASTAS MATARAZZO</t>
+  </si>
+  <si>
+    <t>MOLINOS PASTAS RELLENAS LUCCHETTI</t>
+  </si>
+  <si>
+    <t>MOLINOS PASTAS LUCCHETTI</t>
+  </si>
+  <si>
+    <t>MOLINOS PASTAS TERRABUSI</t>
+  </si>
+  <si>
+    <t>MOLINOS PASTAS FAVORITA</t>
+  </si>
+  <si>
+    <t>LA MOROCHA PASTAS</t>
+  </si>
+  <si>
+    <t>DON BERNABEU PASTAS</t>
+  </si>
+  <si>
+    <t>PASTASOLE PASTAS</t>
+  </si>
+  <si>
+    <t>LA MOROCHA LEGUMBRES</t>
+  </si>
+  <si>
+    <t>MOLINOS ACEITES ESPECIALES</t>
+  </si>
+  <si>
+    <t>MOLINOS ACEITES TRADICIONALES</t>
+  </si>
+  <si>
+    <t>MOLINOS MINERVA</t>
+  </si>
+  <si>
+    <t>MOLINOS GELIFICABLES</t>
+  </si>
+  <si>
+    <t>MOLINOS HORNEABLES</t>
+  </si>
+  <si>
+    <t>MOLINOS SEMOLA</t>
+  </si>
+  <si>
+    <t>MOLINOS REBOZADORES</t>
+  </si>
+  <si>
+    <t>MOLINOS PREMEZCLAS</t>
+  </si>
+  <si>
+    <t>MOLINOS HARINAS</t>
+  </si>
+  <si>
+    <t>MOLINOS SOLUBLES</t>
+  </si>
+  <si>
+    <t>MARUCHAN</t>
+  </si>
+  <si>
+    <t>CABRALES CAFE</t>
+  </si>
+  <si>
+    <t>CABRALES CAPSULAS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CABRALES FILTROS </t>
+  </si>
+  <si>
+    <t>CABRALES EDULCORANTES</t>
+  </si>
+  <si>
+    <t>EDULCORANTES</t>
+  </si>
+  <si>
+    <t>ROSAMONTE TE Y MATE COCIDO</t>
+  </si>
+  <si>
+    <t>CABRALES TE Y MATE COCIDO</t>
+  </si>
+  <si>
+    <t>MOLINOS TE Y MATE COCIDO</t>
+  </si>
+  <si>
+    <t>VERDEFLOR YERBA</t>
+  </si>
+  <si>
+    <t>ROSAMONTE YERBAS</t>
+  </si>
+  <si>
+    <t>CAMPECHE YERBAS</t>
+  </si>
+  <si>
+    <t>CAMPEONES YERBAS</t>
+  </si>
+  <si>
+    <t>MOLINOS YERBAS</t>
+  </si>
+  <si>
+    <t>ROSAMONTE ACCESORIOS</t>
+  </si>
+  <si>
+    <t>PAPELERA ELITE</t>
+  </si>
+  <si>
+    <t>PAPELERA HIGIENOL</t>
+  </si>
+  <si>
+    <t>PAPELERA NOBLE</t>
+  </si>
+  <si>
+    <t>PAPELERA SUSSEX</t>
+  </si>
+  <si>
+    <t>PAPELERA BABYSEC Y LADYSOFT</t>
+  </si>
+  <si>
+    <t>MH BARON B</t>
+  </si>
+  <si>
+    <t>MH CHANDON</t>
+  </si>
+  <si>
+    <t>MH DOM PERIGNON</t>
+  </si>
+  <si>
+    <t>MH VEUVE CLICQUOT</t>
+  </si>
+  <si>
+    <t>MH MOET</t>
+  </si>
+  <si>
+    <t>MH LATITUD 33° ESPUMANTE</t>
+  </si>
+  <si>
+    <t>MH MERCIER</t>
+  </si>
+  <si>
+    <t>MOLINOS NIETO SENETINER ESPUMANTES</t>
+  </si>
+  <si>
+    <t>MH TERRAZAS</t>
+  </si>
+  <si>
+    <t>MH ALTOS DEL PLATA</t>
+  </si>
+  <si>
+    <t>MH LATITUD 33°</t>
+  </si>
+  <si>
+    <t>MOLINOS NIETO SENETINER</t>
+  </si>
+  <si>
+    <t>FINCA FLICHMAN</t>
+  </si>
+  <si>
+    <t>BLEST CERVEZAS</t>
+  </si>
+  <si>
+    <t>STRAUS CERVEZA SIN TACC</t>
+  </si>
+  <si>
+    <t>MH HENNESSY</t>
+  </si>
+  <si>
+    <t>MH BELVEDERE</t>
+  </si>
+  <si>
+    <t>MH ARDBEG</t>
+  </si>
+  <si>
+    <t>MH KRUG</t>
+  </si>
+  <si>
+    <t>MH GLENMORANGIE</t>
+  </si>
+  <si>
+    <t>MH RUINART</t>
+  </si>
+  <si>
+    <t>MH VOLCAN</t>
+  </si>
+  <si>
+    <t>DR SCHAR</t>
+  </si>
+  <si>
+    <t>GRANGER</t>
+  </si>
+  <si>
+    <t>MERLIN FOODS</t>
+  </si>
+  <si>
+    <t>7238,7246</t>
+  </si>
+  <si>
+    <t>6980,6982,6983</t>
+  </si>
+  <si>
+    <t>6843,6833,6837,6832</t>
+  </si>
+  <si>
+    <t>7729,7701,7732,7702,7848,7731</t>
+  </si>
+  <si>
+    <t>7734,7735,7736,7738,7739</t>
+  </si>
+  <si>
+    <t>EQUINOS - FORTALEZA</t>
+  </si>
+  <si>
+    <t>MUSTAD</t>
+  </si>
+  <si>
+    <t>GATOS- CAT SELECTION - SECO</t>
+  </si>
+  <si>
+    <t>GATOS - DR COSSIA CLASSIC- SECO</t>
+  </si>
+  <si>
+    <t>PURINA CAT CHOW</t>
+  </si>
+  <si>
+    <t>GATOS - PROTEMIX - SECO</t>
+  </si>
+  <si>
+    <t>GATOS - LINEA AP! - SECO</t>
+  </si>
+  <si>
+    <t>PURINA GATI</t>
+  </si>
+  <si>
+    <t>GATOS - MIZZI - SECO</t>
+  </si>
+  <si>
+    <t>GATOS - TIERNITOS - SECO</t>
+  </si>
+  <si>
+    <t>GATOS - PACHA - SECO</t>
+  </si>
+  <si>
+    <t>GATOS - CARNEGUIE - SECO</t>
+  </si>
+  <si>
+    <t>PERROS - DOG SELECTION CRIADORES - SECO</t>
+  </si>
+  <si>
+    <t>PERROS - DOG SELECTION PREMIUM - SECO</t>
+  </si>
+  <si>
+    <t>PERROS - DR COSSIA CLASSIC- SECO</t>
+  </si>
+  <si>
+    <t>PERROS - PROTEMIX - SECO</t>
+  </si>
+  <si>
+    <t>PERROS - OPTIMUS - SECO</t>
+  </si>
+  <si>
+    <t>PERROS - PET DELI - SECO</t>
+  </si>
+  <si>
+    <t>PERROS - TIERNITOS - SECO</t>
+  </si>
+  <si>
+    <t>PERROS - LINEA AP! - SECO</t>
+  </si>
+  <si>
+    <t>PERROS - GRAN CAMPEON - SECO</t>
+  </si>
+  <si>
+    <t>PERROS - PACHA - SECO</t>
+  </si>
+  <si>
+    <t>PERROS - CARNEGUIE - SECO</t>
+  </si>
+  <si>
+    <t>PERROS - BALANCEAR - SECO</t>
+  </si>
+  <si>
+    <t>GATOS - GENESIS - HUMEDO</t>
+  </si>
+  <si>
+    <t>GATOS - TASTE OF THE VALLEY - HUMEDO</t>
+  </si>
+  <si>
+    <t>GATOS - MON AMI AN - SNACK</t>
+  </si>
+  <si>
+    <t>GATOS - DR ZOO - SNACK</t>
+  </si>
+  <si>
+    <t>GATOS - TIERNITOS - SNACK</t>
+  </si>
+  <si>
+    <t>PERROS - GENESIS - HUMEDO</t>
+  </si>
+  <si>
+    <t>PERROS - TASTE OF THE VALLEY - HUMEDO</t>
+  </si>
+  <si>
+    <t>PERROS - MON AMI HG - DENTAL</t>
+  </si>
+  <si>
+    <t>PERROS - MON AMI HG - SNACK</t>
+  </si>
+  <si>
+    <t>PERROS - MON AMI AN - SNACK</t>
+  </si>
+  <si>
+    <t>PERROS - MON AMI CL - SNACK</t>
+  </si>
+  <si>
+    <t>PERROS - NATURO - SNACK</t>
+  </si>
+  <si>
+    <t>PERROS - BRULER - SNACK</t>
+  </si>
+  <si>
+    <t>PERROS - TIERNITOS - SNACK</t>
+  </si>
+  <si>
+    <t>PERROS - DR ZOO - SNACK</t>
+  </si>
+  <si>
+    <t>PERROS - TIERNITOS - HUMEDOS</t>
+  </si>
+  <si>
+    <t>COCOONING ABSORBENTES</t>
+  </si>
+  <si>
+    <t>ABSORBENTES SANITARIOS</t>
+  </si>
+  <si>
+    <t>GATOS - MON AMI HG - SECO</t>
+  </si>
+  <si>
+    <t>GATOS - UNIK - SECO</t>
+  </si>
+  <si>
+    <t>GATOS - DR COSSIA SUPER PREMIUM- SECO</t>
+  </si>
+  <si>
+    <t>PURINA EXCELLENT GATOS</t>
+  </si>
+  <si>
+    <t>GATOS - OPTIMUS - SECO</t>
+  </si>
+  <si>
+    <t>PERROS - MON AMI HG - SECO</t>
+  </si>
+  <si>
+    <t>PERROS - MON AMI AN - SECO</t>
+  </si>
+  <si>
+    <t>PERROS - MON AMI FG - SECO</t>
+  </si>
+  <si>
+    <t>PERROS - GREEN LINE - SECO</t>
+  </si>
+  <si>
+    <t>PERROS - UNIK - SECO</t>
+  </si>
+  <si>
+    <t>PERROS - DR COSSIA SUPER PREMIUM- SECO</t>
+  </si>
+  <si>
+    <t>PERROS - DR COSSIA PREMIUM- SECO</t>
+  </si>
+  <si>
+    <t>MH WHISPERING ANGEL</t>
+  </si>
+  <si>
+    <t>MOLINOS ARROZ GALLO</t>
+  </si>
+  <si>
+    <t>MOLINOS ARROZ LUCCHETTI</t>
+  </si>
+  <si>
+    <t>GATOS - EXACT - SECO</t>
+  </si>
+  <si>
+    <t>GATOS - TOP  NUTRITION - SECO</t>
+  </si>
+  <si>
+    <t>PERROS - TOP  NUTRITION - SECO</t>
+  </si>
+  <si>
+    <t>PERROS - EXACT - SECO</t>
+  </si>
+  <si>
+    <t>PERROS - ODWALLA - SECO</t>
+  </si>
+  <si>
+    <t>PERROS - GANACAN - SECO</t>
+  </si>
+  <si>
+    <t>GATOS - GANACAT - SECO</t>
+  </si>
+  <si>
+    <t>GATOS - 9LIVES - SECO</t>
+  </si>
+  <si>
+    <t>PERROS - KEN-L - SECO</t>
+  </si>
+  <si>
+    <t>GATOS - KEN-L - SECO</t>
+  </si>
+  <si>
+    <t>NINA - GALLETITAS LDG</t>
+  </si>
+  <si>
+    <t>MUDRA WAKE UP - BARRAS GRANOLAS LDG</t>
+  </si>
+  <si>
+    <t>SNUKS - CEREALES LDG</t>
+  </si>
+  <si>
+    <t>TYM - OBLEAS Y ALFAJORES</t>
+  </si>
+  <si>
+    <t>LASFOR - CEREALES</t>
+  </si>
+</sst>
+</file>
+
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...1 lines deleted...]
-  <fonts count="2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="2" x14ac:knownFonts="1">
     <font>
+      <sz val="11"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <color theme="1"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <color rgb="FF000000"/>
-      <sz val="11"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
-      <patternFill/>
+      <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-0.0499893185216834"/>
+        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -119,134 +570,76 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
+  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...66 lines deleted...]
-  </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -501,1608 +894,1454 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:B44"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:B45"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="A10" sqref="A10:B12"/>
+    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
+      <selection activeCell="A27" sqref="A27:XFD27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col width="44" bestFit="1" customWidth="1" min="2" max="2"/>
+    <col min="2" max="2" width="44" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...12 lines deleted...]
-      <c r="A2" s="1" t="n">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A2" s="1">
         <v>173</v>
       </c>
-      <c r="B2" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A3" s="1" t="n">
+      <c r="B2" s="1" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A3" s="1">
         <v>34</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A4" s="1" t="n">
+      <c r="B3" s="1" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A4" s="1">
         <v>70</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A5" s="1" t="n">
+      <c r="B4" s="1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A5" s="1">
         <v>35</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A6" s="1" t="n">
+      <c r="B5" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A6" s="1">
         <v>33</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A7" s="1" t="n">
+      <c r="B6" s="1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A7" s="1">
         <v>36</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A8" s="1" t="n">
+      <c r="B7" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A8" s="1">
         <v>72</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A9" s="1" t="n">
+      <c r="B8" s="1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A9" s="1">
         <v>37</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A10" s="1" t="n">
+      <c r="B9" s="1" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A10" s="1">
         <v>164</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A11" s="1" t="n">
+      <c r="B10" s="1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A11" s="1">
         <v>165</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A12" s="1" t="n">
+      <c r="B11" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A12" s="1">
         <v>166</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A13" s="1" t="n">
+      <c r="B12" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A13" s="1">
         <v>29</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A14" s="1" t="n">
+      <c r="B13" s="1" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A14" s="1">
+        <v>38</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A15" s="1">
         <v>163</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A15" s="1" t="n">
+      <c r="B15" s="1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A16" s="1">
         <v>27</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A16" s="1" t="n">
+      <c r="B16" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A17" s="1">
         <v>26</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A17" s="1" t="n">
+      <c r="B17" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A18" s="1">
         <v>28</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A18" s="1" t="n">
+      <c r="B18" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A19" s="1">
         <v>41</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A19" s="1" t="n">
+      <c r="B19" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A20" s="1">
         <v>40</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A20" s="1" t="n">
+      <c r="B20" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A21" s="1">
         <v>32</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A21" s="1" t="n">
+      <c r="B21" s="1" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A22" s="1">
         <v>31</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A22" s="1" t="n">
+      <c r="B22" s="1" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A23" s="1">
         <v>25</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A23" s="1" t="n">
+      <c r="B23" s="1" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A24" s="1">
         <v>24</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A24" s="1" t="n">
+      <c r="B24" s="1" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A25" s="1">
         <v>42</v>
       </c>
-      <c r="B24" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A25" s="1" t="n">
+      <c r="B25" s="1" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A26" s="1">
         <v>51</v>
       </c>
-      <c r="B25" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A26" s="1" t="n">
+      <c r="B26" s="1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A27" s="1">
         <v>151</v>
       </c>
-      <c r="B26" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A27" s="1" t="n">
+      <c r="B27" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A28" s="1">
         <v>152</v>
       </c>
-      <c r="B27" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A28" s="1" t="n">
+      <c r="B28" s="1" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A29" s="1">
         <v>155</v>
       </c>
-      <c r="B28" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A29" s="1" t="n">
+      <c r="B29" s="1" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A30" s="1">
         <v>153</v>
       </c>
-      <c r="B29" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A30" s="1" t="n">
+      <c r="B30" s="1" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A31" s="1">
         <v>50</v>
       </c>
-      <c r="B30" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A31" s="1" t="n">
+      <c r="B31" s="1" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A32" s="1">
         <v>148</v>
       </c>
-      <c r="B31" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A32" s="1" t="n">
+      <c r="B32" s="1" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="33" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A33" s="1">
         <v>154</v>
       </c>
-      <c r="B32" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A33" s="1" t="n">
+      <c r="B33" s="1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="34" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A34" s="1">
         <v>149</v>
       </c>
-      <c r="B33" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A34" s="1" t="n">
+      <c r="B34" s="1" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="35" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A35" s="1">
         <v>61</v>
       </c>
-      <c r="B34" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A35" s="1" t="n">
+      <c r="B35" s="1" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="36" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A36" s="1">
         <v>170</v>
       </c>
-      <c r="B35" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A36" s="1" t="n">
+      <c r="B36" s="1" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="37" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A37" s="1">
         <v>171</v>
       </c>
-      <c r="B36" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A37" s="1" t="n">
+      <c r="B37" s="1" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="38" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A38" s="1">
         <v>169</v>
       </c>
-      <c r="B37" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A38" s="1" t="n">
+      <c r="B38" s="1" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="39" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A39" s="1">
         <v>30</v>
       </c>
-      <c r="B38" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A39" s="1" t="n">
+      <c r="B39" s="1" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="40" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A40" s="1">
         <v>172</v>
       </c>
-      <c r="B39" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A40" s="1" t="n">
+      <c r="B40" s="1" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A41" s="1">
         <v>18</v>
       </c>
-      <c r="B40" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A41" s="1" t="n">
+      <c r="B41" s="1" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="42" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A42" s="1">
         <v>16</v>
       </c>
-      <c r="B41" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A42" s="1" t="n">
+      <c r="B42" s="1" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="43" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A43" s="1">
         <v>20</v>
       </c>
-      <c r="B42" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A43" s="1" t="n">
+      <c r="B43" s="1" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A44" s="1">
         <v>17</v>
       </c>
-      <c r="B43" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A44" s="1" t="n">
+      <c r="B44" s="1" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A45" s="1">
         <v>19</v>
       </c>
-      <c r="B44" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="B45" s="1" t="s">
+        <v>43</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:B49"/>
+  <autoFilter ref="A1:B50" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:B23"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C2" sqref="C2:C23"/>
+      <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col width="25.109375" customWidth="1" min="1" max="1"/>
-    <col width="36.33203125" customWidth="1" min="2" max="2"/>
+    <col min="1" max="1" width="25.109375" customWidth="1"/>
+    <col min="2" max="2" width="36.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...12 lines deleted...]
-      <c r="A2" s="1" t="n">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A2" s="1">
         <v>82</v>
       </c>
-      <c r="B2" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A3" s="1" t="n">
+      <c r="B2" s="1" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A3" s="1">
         <v>81</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A4" s="1" t="n">
+      <c r="B3" s="1" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A4" s="1">
         <v>180</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A5" s="1" t="n">
+      <c r="B4" s="1" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A5" s="1">
         <v>179</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A6" s="1" t="n">
+      <c r="B5" s="1" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A6" s="1">
         <v>75</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A7" s="1" t="n">
+      <c r="B6" s="1" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A7" s="1">
         <v>78</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A8" s="1" t="n">
+      <c r="B7" s="1" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A8" s="1">
         <v>86</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A9" s="1" t="n">
+      <c r="B8" s="1" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A9" s="1">
         <v>53</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A10" s="1" t="n">
+      <c r="B9" s="1" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A10" s="1">
         <v>84</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A11" s="1" t="n">
+      <c r="B10" s="1" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A11" s="1">
         <v>83</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A12" s="1" t="n">
+      <c r="B11" s="1" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A12" s="1">
         <v>85</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A13" s="1" t="n">
+      <c r="B12" s="1" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A13" s="1">
         <v>49</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A14" s="1" t="n">
+      <c r="B13" s="1" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A14" s="1">
         <v>80</v>
       </c>
-      <c r="B14" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A15" s="1" t="n">
+      <c r="B14" s="1" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A15" s="1">
         <v>156</v>
       </c>
-      <c r="B15" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A16" s="1" t="n">
+      <c r="B15" s="1" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A16" s="1">
         <v>233</v>
       </c>
-      <c r="B16" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A17" s="1" t="n">
+      <c r="B16" s="1" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A17" s="1">
         <v>79</v>
       </c>
-      <c r="B17" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A18" s="1" t="n">
+      <c r="B17" s="1" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A18" s="1">
         <v>77</v>
       </c>
-      <c r="B18" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A19" s="1" t="n">
+      <c r="B18" s="1" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A19" s="1">
         <v>213</v>
       </c>
-      <c r="B19" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A20" s="1" t="n">
+      <c r="B19" s="1" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A20" s="1">
         <v>211</v>
       </c>
-      <c r="B20" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A21" s="1" t="n">
+      <c r="B20" s="1" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A21" s="1">
         <v>76</v>
       </c>
-      <c r="B21" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A22" s="1" t="n">
+      <c r="B21" s="1" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A22" s="1">
         <v>214</v>
       </c>
-      <c r="B22" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A23" s="1" t="n">
+      <c r="B22" s="1" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A23" s="1">
         <v>212</v>
       </c>
-      <c r="B23" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="B23" s="1" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A24" s="1">
+        <v>237</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>128</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:B16"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:B21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection activeCell="A8" sqref="A8:B9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col width="27.77734375" bestFit="1" customWidth="1" min="2" max="2"/>
+    <col min="2" max="2" width="27.77734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...12 lines deleted...]
-      <c r="A2" s="1" t="n">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A2" s="1">
         <v>229</v>
       </c>
-      <c r="B2" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A3" s="1" t="n">
+      <c r="B2" s="1" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A3" s="1">
         <v>234</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A4" s="1" t="n">
+      <c r="B3" s="1" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A4" s="1">
         <v>230</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A5" s="1" t="n">
+      <c r="B4" s="1" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A5" s="1">
+        <v>250</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A6" s="1">
+        <v>251</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A7" s="1">
+        <v>252</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A8" s="1">
+        <v>249</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A9" s="1">
+        <v>248</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A10" s="1">
         <v>173</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A7" s="1" t="n">
+      <c r="B10" s="1" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A11" s="1"/>
+      <c r="B11" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A12" s="1">
         <v>35</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A9" s="1" t="n">
+      <c r="B12" s="1" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A13" s="1"/>
+      <c r="B13" s="1" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A14" s="1">
         <v>40</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
-[...14 lines deleted...]
-      <c r="A11" s="1" t="n">
+      <c r="B14" s="1" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A15" s="1"/>
+      <c r="B15" s="1" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A16" s="1">
         <v>27</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
-[...13 lines deleted...]
-      <c r="A13" t="n">
+      <c r="B16" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="B17" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A18">
         <v>151</v>
       </c>
-      <c r="B13" t="inlineStr">
-[...13 lines deleted...]
-      <c r="A15" t="n">
+      <c r="B18" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="B19" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A20">
         <v>154</v>
       </c>
-      <c r="B15" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A16" t="n">
+      <c r="B20" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A21">
         <v>233</v>
       </c>
-      <c r="B16" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="B21" t="s">
+        <v>58</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D28" sqref="D28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col width="23.109375" customWidth="1" min="2" max="2"/>
+    <col min="2" max="2" width="23.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...12 lines deleted...]
-      <c r="A2" s="1" t="n">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A2" s="1">
         <v>210</v>
       </c>
-      <c r="B2" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A3" s="1" t="n">
+      <c r="B2" s="1" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A3" s="1">
         <v>55</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="B3" s="1" t="s">
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:B23"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:B28"/>
   <sheetViews>
-    <sheetView topLeftCell="A10" workbookViewId="0">
-      <selection activeCell="F13" sqref="F13"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col width="39.109375" customWidth="1" min="2" max="2"/>
+    <col min="2" max="2" width="39.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...12 lines deleted...]
-      <c r="A2" s="2" t="n">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A2" s="2">
         <v>193</v>
       </c>
-      <c r="B2" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A3" s="2" t="n">
+      <c r="B2" s="2" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A3" s="2">
         <v>185</v>
       </c>
-      <c r="B3" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A4" s="2" t="n">
+      <c r="B3" s="2" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A4" s="2">
         <v>10</v>
       </c>
-      <c r="B4" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A5" s="2" t="n">
+      <c r="B4" s="2" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A5" s="2">
+        <v>245</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A6" s="2">
         <v>235</v>
       </c>
-      <c r="B5" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A6" s="2" t="n">
+      <c r="B6" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A7" s="2">
         <v>187</v>
       </c>
-      <c r="B6" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A7" s="2" t="n">
+      <c r="B7" s="2" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A8" s="2">
+        <v>247</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A9" s="2">
         <v>12</v>
       </c>
-      <c r="B7" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A8" s="2" t="n">
+      <c r="B9" s="2" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A10" s="2">
         <v>196</v>
       </c>
-      <c r="B8" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A9" s="2" t="n">
+      <c r="B10" s="2" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A11" s="2">
         <v>195</v>
       </c>
-      <c r="B9" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A10" s="2" t="n">
+      <c r="B11" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A12" s="2">
         <v>222</v>
       </c>
-      <c r="B10" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A11" s="2" t="n">
+      <c r="B12" s="2" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A13" s="2">
+        <v>247</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A14" s="2">
         <v>189</v>
       </c>
-      <c r="B11" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A12" s="2" t="n">
+      <c r="B14" s="2" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A15" s="2">
         <v>192</v>
       </c>
-      <c r="B12" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A13" s="2" t="n">
+      <c r="B15" s="2" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A16" s="2">
         <v>218</v>
       </c>
-      <c r="B13" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A14" s="2" t="n">
+      <c r="B16" s="2" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A17" s="2">
         <v>184</v>
       </c>
-      <c r="B14" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A15" s="2" t="n">
+      <c r="B17" s="2" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A18" s="2">
         <v>219</v>
       </c>
-      <c r="B15" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A16" s="2" t="n">
+      <c r="B18" s="2" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A19" s="2">
         <v>176</v>
       </c>
-      <c r="B16" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A17" s="2" t="n">
+      <c r="B19" s="2" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A20" s="2">
         <v>178</v>
       </c>
-      <c r="B17" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A18" s="2" t="n">
+      <c r="B20" s="2" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A21" s="2">
+        <v>244</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A22" s="2">
         <v>194</v>
       </c>
-      <c r="B18" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A19" s="2" t="n">
+      <c r="B22" s="2" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A23" s="2">
         <v>186</v>
       </c>
-      <c r="B19" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A20" s="2" t="n">
+      <c r="B23" s="2" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A24" s="2">
         <v>221</v>
       </c>
-      <c r="B20" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A21" s="2" t="n">
+      <c r="B24" s="2" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A25" s="2">
         <v>220</v>
       </c>
-      <c r="B21" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A22" s="2" t="n">
+      <c r="B25" s="2" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A26" s="2">
+        <v>246</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A27" s="2">
         <v>188</v>
       </c>
-      <c r="B22" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A23" s="2" t="n">
+      <c r="B27" s="2" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A28" s="2">
         <v>209</v>
       </c>
-      <c r="B23" s="2" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="B28" s="2" t="s">
+        <v>97</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-  </sheetPr>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:B19"/>
   <sheetViews>
-    <sheetView topLeftCell="A7" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col width="36.77734375" customWidth="1" min="2" max="2"/>
-    <col width="33.44140625" customWidth="1" min="4" max="4"/>
+    <col min="2" max="2" width="36.77734375" customWidth="1"/>
+    <col min="4" max="4" width="33.44140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...12 lines deleted...]
-      <c r="A2" s="3" t="n">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A2" s="3">
         <v>191</v>
       </c>
-      <c r="B2" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A3" s="5" t="n">
+      <c r="B2" s="4" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A3" s="5">
         <v>227</v>
       </c>
-      <c r="B3" s="6" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A4" s="5" t="n">
+      <c r="B3" s="6" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A4" s="5">
         <v>217</v>
       </c>
-      <c r="B4" s="6" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A5" s="5" t="n">
+      <c r="B4" s="6" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A5" s="5">
         <v>225</v>
       </c>
-      <c r="B5" s="6" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A6" s="5" t="n">
+      <c r="B5" s="6" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A6" s="5">
         <v>231</v>
       </c>
-      <c r="B6" s="6" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A7" s="5" t="n">
+      <c r="B6" s="6" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A7" s="5">
         <v>190</v>
       </c>
-      <c r="B7" s="6" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A8" s="5" t="n">
+      <c r="B7" s="6" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A8" s="5">
         <v>226</v>
       </c>
-      <c r="B8" s="6" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A9" s="5" t="n">
+      <c r="B8" s="6" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A9" s="5">
         <v>207</v>
       </c>
-      <c r="B9" s="6" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A10" s="5" t="n">
+      <c r="B9" s="6" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="5">
         <v>205</v>
       </c>
-      <c r="B10" s="6" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A11" s="5" t="n">
+      <c r="B10" s="6" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A11" s="5">
         <v>216</v>
       </c>
-      <c r="B11" s="6" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A12" s="5" t="n">
+      <c r="B11" s="6" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A12" s="5">
         <v>206</v>
       </c>
-      <c r="B12" s="6" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A13" s="5" t="n">
+      <c r="B12" s="6" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A13" s="5">
         <v>223</v>
       </c>
-      <c r="B13" s="6" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A14" s="5" t="n">
+      <c r="B13" s="6" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A14" s="5">
         <v>232</v>
       </c>
-      <c r="B14" s="6" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A15" s="5" t="n">
+      <c r="B14" s="6" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A15" s="5">
         <v>215</v>
       </c>
-      <c r="B15" s="6" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A16" s="5" t="n">
+      <c r="B15" s="6" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A16" s="5">
         <v>224</v>
       </c>
-      <c r="B16" s="6" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A17" s="2" t="n">
+      <c r="B16" s="6" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A17" s="2">
         <v>228</v>
       </c>
-      <c r="B17" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A18" s="2" t="n">
+      <c r="B17" s="2" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A18" s="2">
         <v>102</v>
       </c>
-      <c r="B18" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A19" s="2" t="n">
+      <c r="B18" s="2" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A19" s="2">
         <v>54</v>
       </c>
-      <c r="B19" s="2" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="B19" s="2" t="s">
+        <v>115</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...4 lines deleted...]
-  <dimension ref="A1:B13"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col width="39.44140625" bestFit="1" customWidth="1" min="2" max="2"/>
+    <col min="2" max="2" width="39.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1">
-[...12 lines deleted...]
-      <c r="A2" s="2" t="n">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A2" s="2">
         <v>200</v>
       </c>
-      <c r="B2" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A3" s="2" t="n">
+      <c r="B2" s="1" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A3" s="2">
         <v>175</v>
       </c>
-      <c r="B3" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A4" s="2" t="n">
+      <c r="B3" s="1" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A4" s="2">
         <v>183</v>
       </c>
-      <c r="B4" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A5" s="2" t="n">
+      <c r="B4" s="1" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A5" s="2">
+        <v>241</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A6" s="2">
+        <v>239</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A7" s="2">
+        <v>243</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A8" s="2">
         <v>9</v>
       </c>
-      <c r="B5" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A6" s="2" t="n">
+      <c r="B8" s="1" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A9" s="2">
         <v>177</v>
       </c>
-      <c r="B6" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A7" s="2" t="n">
+      <c r="B9" s="1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A10" s="2">
         <v>198</v>
       </c>
-      <c r="B7" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A8" s="2" t="n">
+      <c r="B10" s="1" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A11" s="2">
         <v>204</v>
       </c>
-      <c r="B8" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A9" s="2" t="n">
+      <c r="B11" s="1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A12" s="2">
         <v>208</v>
       </c>
-      <c r="B9" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A10" s="2" t="n">
+      <c r="B12" s="1" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A13" s="2">
         <v>181</v>
       </c>
-      <c r="B10" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A11" s="2" t="n">
+      <c r="B13" s="1" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A14" s="2">
         <v>174</v>
       </c>
-      <c r="B11" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A12" s="2" t="n">
+      <c r="B14" s="1" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A15" s="2">
+        <v>240</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A16" s="2">
+        <v>238</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A17" s="2">
+        <v>242</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A18" s="2">
         <v>182</v>
       </c>
-      <c r="B12" s="1" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A13" s="2" t="n">
+      <c r="B18" s="1" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A19" s="2">
         <v>197</v>
       </c>
-      <c r="B13" s="1" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="B19" s="1" t="s">
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Hojas de cálculo</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="7" baseType="lpstr">
+      <vt:lpstr>COMESTIBLE E HIGIENE</vt:lpstr>
+      <vt:lpstr>BEBIDAS</vt:lpstr>
+      <vt:lpstr>ALIMENTOS SALUDABLES</vt:lpstr>
+      <vt:lpstr>MASCOTAS - EQUINO</vt:lpstr>
+      <vt:lpstr>MASCOTAS - STANDAR Y PREMIUM</vt:lpstr>
+      <vt:lpstr>MASCOTAS-SNACK-HUMEDOS-ABSORBEN</vt:lpstr>
+      <vt:lpstr>MASCOTAS - SUPER PREMIUM</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>nestorperez@elforastero.com.ar</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
 </cp:coreProperties>
 </file>