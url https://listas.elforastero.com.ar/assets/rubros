--- v1 (2026-05-22)
+++ v2 (2026-07-29)
@@ -1,550 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...7 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EF55DE8A-B7EC-4EDE-AB63-EB107FC5F848}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <workbookPr/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="600" firstSheet="0" activeTab="2" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="COMESTIBLE E HIGIENE" sheetId="1" r:id="rId1"/>
-[...5 lines deleted...]
-    <sheet name="MASCOTAS - SUPER PREMIUM" sheetId="7" r:id="rId7"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="COMESTIBLE E HIGIENE" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="BEBIDAS" sheetId="2" state="visible" r:id="rId2"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ALIMENTOS SALUDABLES" sheetId="3" state="visible" r:id="rId3"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MASCOTAS - EQUINO" sheetId="4" state="visible" r:id="rId4"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MASCOTAS - STANDAR Y PREMIUM" sheetId="5" state="visible" r:id="rId5"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MASCOTAS-SNACK-HUMEDOS-ABSORBEN" sheetId="6" state="visible" r:id="rId6"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MASCOTAS - SUPER PREMIUM" sheetId="7" state="visible" r:id="rId7"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'COMESTIBLE E HIGIENE'!$A$1:$B$50</definedName>
   </definedNames>
-  <calcPr calcId="0"/>
+  <calcPr calcId="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...441 lines deleted...]
-
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="2" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="0"/>
+  <fonts count="2">
     <font>
-      <sz val="11"/>
-      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color theme="1"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <color rgb="FF000000"/>
+      <sz val="11"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
-      <patternFill patternType="none"/>
+      <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
+        <fgColor theme="0" tint="-0.0499893185216834"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -570,76 +119,134 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="7">
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="2" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <extLst>
-[...6 lines deleted...]
-  </extLst>
+  <colors>
+    <indexedColors>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00000000"/>
+      <rgbColor rgb="00FFFFFF"/>
+      <rgbColor rgb="00FF0000"/>
+      <rgbColor rgb="0000FF00"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008000"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00808000"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
+    </indexedColors>
+  </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId9"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -894,1454 +501,1793 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
   <dimension ref="A1:B45"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="A27" sqref="A27:XFD27"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
   <cols>
-    <col min="2" max="2" width="44" bestFit="1" customWidth="1"/>
+    <col width="44" bestFit="1" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="A2" s="1">
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Codigo</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Nombre</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1" t="n">
         <v>173</v>
       </c>
-      <c r="B2" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="1">
+      <c r="B2" s="1" t="inlineStr">
+        <is>
+          <t>CABRALES PASTAS BARILLA</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="1" t="n">
         <v>34</v>
       </c>
-      <c r="B3" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="1">
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>MOLINOS PASTAS DON VICENTE</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="1" t="n">
         <v>70</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="1">
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>MOLINOS PASTAS DON FELIPE</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="1" t="n">
         <v>35</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="1">
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>MOLINOS PASTAS MATARAZZO</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="1" t="n">
         <v>33</v>
       </c>
-      <c r="B6" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="1">
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>MOLINOS PASTAS RELLENAS LUCCHETTI</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="1" t="n">
         <v>36</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="1">
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>MOLINOS PASTAS LUCCHETTI</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="1" t="n">
         <v>72</v>
       </c>
-      <c r="B8" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="1">
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>MOLINOS PASTAS TERRABUSI</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="1" t="n">
         <v>37</v>
       </c>
-      <c r="B9" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="1">
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>MOLINOS PASTAS FAVORITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="n">
         <v>164</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="1">
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>LA MOROCHA PASTAS</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="1" t="n">
         <v>165</v>
       </c>
-      <c r="B11" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="1">
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>DON BERNABEU PASTAS</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="1" t="n">
         <v>166</v>
       </c>
-      <c r="B12" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="1">
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>PASTASOLE PASTAS</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="1" t="n">
         <v>29</v>
       </c>
-      <c r="B13" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A14" s="1">
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>MOLINOS ARROZ GALLO</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="1" t="n">
         <v>38</v>
       </c>
-      <c r="B14" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="1">
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>MOLINOS ARROZ LUCCHETTI</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="1" t="n">
         <v>163</v>
       </c>
-      <c r="B15" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="1">
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>LA MOROCHA LEGUMBRES</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="1" t="n">
         <v>27</v>
       </c>
-      <c r="B16" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="1">
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>MOLINOS ACEITES ESPECIALES</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="1" t="n">
         <v>26</v>
       </c>
-      <c r="B17" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="1">
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>MOLINOS ACEITES TRADICIONALES</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="1" t="n">
         <v>28</v>
       </c>
-      <c r="B18" s="1" t="s">
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>MOLINOS MINERVA</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="1" t="n">
+        <v>41</v>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>MOLINOS GELIFICABLES</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="1" t="n">
+        <v>40</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>MOLINOS HORNEABLES</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="1" t="n">
+        <v>32</v>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>MOLINOS SEMOLA</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="1" t="n">
+        <v>31</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>MOLINOS REBOZADORES</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="1" t="n">
+        <v>25</v>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>MOLINOS PREMEZCLAS</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="1" t="n">
+        <v>24</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>MOLINOS HARINAS</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="1" t="n">
+        <v>42</v>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>MOLINOS SOLUBLES</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="1" t="n">
+        <v>51</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>MARUCHAN</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="1" t="n">
+        <v>151</v>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>CABRALES CAFE</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="1" t="n">
+        <v>152</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>CABRALES CAPSULAS</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="1" t="n">
+        <v>155</v>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CABRALES FILTROS </t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="1" t="n">
+        <v>153</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>CABRALES EDULCORANTES</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="1" t="n">
+        <v>50</v>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>EDULCORANTES</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="1" t="n">
+        <v>148</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>ROSAMONTE TE Y MATE COCIDO</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="1" t="n">
+        <v>154</v>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>CABRALES TE Y MATE COCIDO</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="1" t="n">
+        <v>149</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>MOLINOS TE Y MATE COCIDO</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="1" t="n">
+        <v>61</v>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>VERDEFLOR YERBA</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="1" t="n">
+        <v>170</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>ROSAMONTE YERBAS</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="1" t="n">
+        <v>171</v>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>CAMPECHE YERBAS</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="1" t="n">
+        <v>169</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>CAMPEONES YERBAS</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="1" t="n">
+        <v>30</v>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>MOLINOS YERBAS</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="1" t="n">
+        <v>172</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>ROSAMONTE ACCESORIOS</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="1" t="n">
+        <v>18</v>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>PAPELERA ELITE</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="1" t="n">
         <v>16</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B19" s="1" t="s">
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>PAPELERA HIGIENOL</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="1" t="n">
+        <v>20</v>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>PAPELERA NOBLE</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="1" t="n">
         <v>17</v>
       </c>
-    </row>
-[...12 lines deleted...]
-      <c r="B21" s="1" t="s">
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>PAPELERA SUSSEX</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="1" t="n">
         <v>19</v>
       </c>
-    </row>
-[...189 lines deleted...]
-        <v>43</v>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>PAPELERA BABYSEC Y LADYSOFT</t>
+        </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:B50" xr:uid="{00000000-0009-0000-0000-000000000000}"/>
+  <autoFilter ref="A1:B50"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
   <dimension ref="A1:B24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A16" sqref="A16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="25.109375" customWidth="1"/>
-    <col min="2" max="2" width="36.33203125" customWidth="1"/>
+    <col width="25.109375" customWidth="1" min="1" max="1"/>
+    <col width="36.33203125" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="A2" s="1">
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Código</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Nombre</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1" t="n">
         <v>82</v>
       </c>
-      <c r="B2" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="1">
+      <c r="B2" s="1" t="inlineStr">
+        <is>
+          <t>MH BARON B</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="1" t="n">
         <v>81</v>
       </c>
-      <c r="B3" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="1">
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>MH CHANDON</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="1" t="n">
         <v>180</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="1">
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>MH DOM PERIGNON</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="1" t="n">
         <v>179</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="1">
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>MH VEUVE CLICQUOT</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="1" t="n">
         <v>75</v>
       </c>
-      <c r="B6" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="1">
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>MH MOET</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="1" t="n">
         <v>78</v>
       </c>
-      <c r="B7" s="1" t="s">
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>MH LATITUD 33° ESPUMANTE</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="1" t="n">
+        <v>86</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>MH MERCIER</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="1" t="n">
+        <v>53</v>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>MOLINOS NIETO SENETINER ESPUMANTES</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="n">
+        <v>84</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>MH TERRAZAS</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="1" t="n">
+        <v>83</v>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>MH ALTOS DEL PLATA</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="1" t="n">
+        <v>85</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>MH LATITUD 33°</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="1" t="n">
         <v>49</v>
       </c>
-    </row>
-[...49 lines deleted...]
-      <c r="A14" s="1">
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>MOLINOS NIETO SENETINER</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="1" t="n">
         <v>80</v>
       </c>
-      <c r="B14" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="1">
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>FINCA FLICHMAN</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="1" t="n">
         <v>156</v>
       </c>
-      <c r="B15" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="1">
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>BLEST CERVEZAS</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="1" t="n">
         <v>233</v>
       </c>
-      <c r="B16" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="1">
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>STRAUS CERVEZA SIN TACC</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="1" t="n">
         <v>79</v>
       </c>
-      <c r="B17" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="1">
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>MH HENNESSY</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="1" t="n">
         <v>77</v>
       </c>
-      <c r="B18" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A19" s="1">
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>MH BELVEDERE</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="1" t="n">
         <v>213</v>
       </c>
-      <c r="B19" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A20" s="1">
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>MH ARDBEG</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="1" t="n">
         <v>211</v>
       </c>
-      <c r="B20" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A21" s="1">
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>MH KRUG</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="1" t="n">
         <v>76</v>
       </c>
-      <c r="B21" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="1">
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>MH GLENMORANGIE</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="1" t="n">
         <v>214</v>
       </c>
-      <c r="B22" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A23" s="1">
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>MH RUINART</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="1" t="n">
         <v>212</v>
       </c>
-      <c r="B23" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A24" s="1">
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>MH VOLCAN</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="1" t="n">
         <v>237</v>
       </c>
-      <c r="B24" s="1" t="s">
-        <v>128</v>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>MH WHISPERING ANGEL</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A1:B21"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:B23"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A8" sqref="A8:B9"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="E14" sqref="E14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
   <cols>
-    <col min="2" max="2" width="27.77734375" bestFit="1" customWidth="1"/>
+    <col width="27.77734375" bestFit="1" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="A2" s="1">
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Código</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Nombre</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1" t="n">
         <v>229</v>
       </c>
-      <c r="B2" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="1">
+      <c r="B2" s="1" t="inlineStr">
+        <is>
+          <t>DR SCHAR</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="1" t="n">
         <v>234</v>
       </c>
-      <c r="B3" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="1">
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>GRANGER</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="1" t="n">
         <v>230</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="1">
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>MERLIN FOODS</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="1" t="n">
         <v>250</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="1">
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>SNUKS - CEREALES LDG</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="1" t="n">
         <v>251</v>
       </c>
-      <c r="B6" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="1">
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>MUDRA WAKE UP - BARRAS GRANOLAS LDG</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="1" t="n">
         <v>252</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="1">
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>NINA - GALLETITAS LDG</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="1" t="n">
         <v>249</v>
       </c>
-      <c r="B8" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="1">
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>LASFOR - CEREALES</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="1" t="n">
         <v>248</v>
       </c>
-      <c r="B9" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="1">
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>TYM - OBLEAS Y ALFAJORES</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="n">
         <v>173</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...10 lines deleted...]
-      <c r="A12" s="1">
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>CABRALES PASTAS BARILLA</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="1" t="n"/>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>7238,7246,7214,7215</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="1" t="n">
         <v>35</v>
       </c>
-      <c r="B12" s="1" t="s">
-[...10 lines deleted...]
-      <c r="A14" s="1">
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>MOLINOS PASTAS MATARAZZO</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="1" t="n"/>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>6980,6982,6983</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="1" t="n">
         <v>40</v>
       </c>
-      <c r="B14" s="1" t="s">
-[...10 lines deleted...]
-      <c r="A16" s="1">
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>MOLINOS HORNEABLES</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="1" t="n"/>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>6843,6833,6837,6832</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="1" t="n">
         <v>27</v>
       </c>
-      <c r="B16" s="1" t="s">
-[...9 lines deleted...]
-      <c r="A18">
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>MOLINOS ACEITES ESPECIALES</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>7729,7701,7732,7702,7848,7731</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="n">
         <v>151</v>
       </c>
-      <c r="B18" t="s">
-[...9 lines deleted...]
-      <c r="A20">
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>CABRALES CAFE</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>7734,7735,7736,7738,7739</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="n">
         <v>154</v>
       </c>
-      <c r="B20" t="s">
-[...4 lines deleted...]
-      <c r="A21">
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>CABRALES TE Y MATE COCIDO</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="B21" t="n">
+        <v>6492</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="n">
+        <v>170</v>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>ROSAMONTE YERBAS</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="n">
         <v>233</v>
       </c>
-      <c r="B21" t="s">
-        <v>58</v>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>STRAUS CERVEZA SIN TACC</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
   <dimension ref="A1:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D28" sqref="D28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
   <cols>
-    <col min="2" max="2" width="23.109375" customWidth="1"/>
+    <col width="23.109375" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="A2" s="1">
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Código</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Nombre</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="1" t="n">
         <v>210</v>
       </c>
-      <c r="B2" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="1">
+      <c r="B2" s="1" t="inlineStr">
+        <is>
+          <t>EQUINOS - FORTALEZA</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="1" t="n">
         <v>55</v>
       </c>
-      <c r="B3" s="1" t="s">
-        <v>75</v>
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>MUSTAD</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:B28"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:B27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
   <cols>
-    <col min="2" max="2" width="39.109375" customWidth="1"/>
+    <col width="39.109375" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="A2" s="2">
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Código</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Nombre</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
         <v>193</v>
       </c>
-      <c r="B2" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="2">
+      <c r="B2" s="2" t="inlineStr">
+        <is>
+          <t>GATOS- CAT SELECTION - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="n">
         <v>185</v>
       </c>
-      <c r="B3" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="2">
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>GATOS - DR COSSIA CLASSIC- SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
         <v>10</v>
       </c>
-      <c r="B4" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="2">
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>PURINA CAT CHOW</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="n">
         <v>245</v>
       </c>
-      <c r="B5" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="2">
+      <c r="B5" s="2" t="inlineStr">
+        <is>
+          <t>GATOS - 9LIVES - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
         <v>235</v>
       </c>
-      <c r="B6" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="2">
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>GATOS - PROTEMIX - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
         <v>187</v>
       </c>
-      <c r="B7" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="2">
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>GATOS - LINEA AP! - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
         <v>247</v>
       </c>
-      <c r="B8" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="2">
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>GATOS - GANACAT - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
         <v>12</v>
       </c>
-      <c r="B9" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="2">
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>PURINA GATI</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
         <v>196</v>
       </c>
-      <c r="B10" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="2">
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>GATOS - MIZZI - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
         <v>195</v>
       </c>
-      <c r="B11" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="2">
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>GATOS - TIERNITOS - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
         <v>222</v>
       </c>
-      <c r="B12" s="2" t="s">
-[...12 lines deleted...]
-      <c r="A14" s="2">
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>GATOS - PACHA - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
         <v>189</v>
       </c>
-      <c r="B14" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="2">
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>GATOS - CARNEGUIE - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
         <v>192</v>
       </c>
-      <c r="B15" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="2">
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>PERROS - DOG SELECTION CRIADORES - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
         <v>218</v>
       </c>
-      <c r="B16" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="2">
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>PERROS - DOG SELECTION PREMIUM - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
         <v>184</v>
       </c>
-      <c r="B17" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="2">
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>PERROS - DR COSSIA CLASSIC- SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
         <v>219</v>
       </c>
-      <c r="B18" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A19" s="2">
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>PERROS - PROTEMIX - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
         <v>176</v>
       </c>
-      <c r="B19" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A20" s="2">
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>PERROS - OPTIMUS - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
         <v>178</v>
       </c>
-      <c r="B20" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A21" s="2">
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>PERROS - PET DELI - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="2" t="n">
         <v>244</v>
       </c>
-      <c r="B21" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="2">
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>PERROS - ODWALLA - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="2" t="n">
         <v>194</v>
       </c>
-      <c r="B22" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A23" s="2">
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>PERROS - TIERNITOS - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="2" t="n">
         <v>186</v>
       </c>
-      <c r="B23" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A24" s="2">
+      <c r="B22" s="2" t="inlineStr">
+        <is>
+          <t>PERROS - LINEA AP! - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="2" t="n">
         <v>221</v>
       </c>
-      <c r="B24" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A25" s="2">
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>PERROS - GRAN CAMPEON - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="2" t="n">
         <v>220</v>
       </c>
-      <c r="B25" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A26" s="2">
+      <c r="B24" s="2" t="inlineStr">
+        <is>
+          <t>PERROS - PACHA - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="2" t="n">
         <v>246</v>
       </c>
-      <c r="B26" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A27" s="2">
+      <c r="B25" s="2" t="inlineStr">
+        <is>
+          <t>PERROS - GANACAN - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="2" t="n">
         <v>188</v>
       </c>
-      <c r="B27" s="2" t="s">
-[...4 lines deleted...]
-      <c r="A28" s="2">
+      <c r="B26" s="2" t="inlineStr">
+        <is>
+          <t>PERROS - CARNEGUIE - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="2" t="n">
         <v>209</v>
       </c>
-      <c r="B28" s="2" t="s">
-        <v>97</v>
+      <c r="B27" s="2" t="inlineStr">
+        <is>
+          <t>PERROS - BALANCEAR - SECO</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
   <cols>
-    <col min="2" max="2" width="36.77734375" customWidth="1"/>
-    <col min="4" max="4" width="33.44140625" customWidth="1"/>
+    <col width="36.77734375" customWidth="1" min="2" max="2"/>
+    <col width="33.44140625" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="A2" s="3">
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Código</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Nombre</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="3" t="n">
         <v>191</v>
       </c>
-      <c r="B2" s="4" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="5">
+      <c r="B2" s="4" t="inlineStr">
+        <is>
+          <t>GATOS - GENESIS - HUMEDO</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="5" t="n">
         <v>227</v>
       </c>
-      <c r="B3" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="5">
+      <c r="B3" s="6" t="inlineStr">
+        <is>
+          <t>GATOS - TASTE OF THE VALLEY - HUMEDO</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="5" t="n">
         <v>217</v>
       </c>
-      <c r="B4" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="5">
+      <c r="B4" s="6" t="inlineStr">
+        <is>
+          <t>GATOS - MON AMI AN - SNACK</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="5" t="n">
         <v>225</v>
       </c>
-      <c r="B5" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="5">
+      <c r="B5" s="6" t="inlineStr">
+        <is>
+          <t>GATOS - DR ZOO - SNACK</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="5" t="n">
         <v>231</v>
       </c>
-      <c r="B6" s="6" t="s">
+      <c r="B6" s="6" t="inlineStr">
+        <is>
+          <t>GATOS - TIERNITOS - SNACK</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="5" t="n">
+        <v>190</v>
+      </c>
+      <c r="B7" s="6" t="inlineStr">
+        <is>
+          <t>PERROS - GENESIS - HUMEDO</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="5" t="n">
+        <v>226</v>
+      </c>
+      <c r="B8" s="6" t="inlineStr">
+        <is>
+          <t>PERROS - TASTE OF THE VALLEY - HUMEDO</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="5" t="n">
+        <v>207</v>
+      </c>
+      <c r="B9" s="6" t="inlineStr">
+        <is>
+          <t>PERROS - MON AMI HG - DENTAL</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" ht="15" customHeight="1">
+      <c r="A10" s="5" t="n">
+        <v>205</v>
+      </c>
+      <c r="B10" s="6" t="inlineStr">
+        <is>
+          <t>PERROS - MON AMI HG - SNACK</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="5" t="n">
+        <v>216</v>
+      </c>
+      <c r="B11" s="6" t="inlineStr">
+        <is>
+          <t>PERROS - MON AMI AN - SNACK</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="5" t="n">
+        <v>206</v>
+      </c>
+      <c r="B12" s="6" t="inlineStr">
+        <is>
+          <t>PERROS - MON AMI CL - SNACK</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="5" t="n">
+        <v>223</v>
+      </c>
+      <c r="B13" s="6" t="inlineStr">
+        <is>
+          <t>PERROS - NATURO - SNACK</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="5" t="n">
+        <v>232</v>
+      </c>
+      <c r="B14" s="6" t="inlineStr">
+        <is>
+          <t>PERROS - BRULER - SNACK</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="5" t="n">
+        <v>215</v>
+      </c>
+      <c r="B15" s="6" t="inlineStr">
+        <is>
+          <t>PERROS - TIERNITOS - SNACK</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="5" t="n">
+        <v>224</v>
+      </c>
+      <c r="B16" s="6" t="inlineStr">
+        <is>
+          <t>PERROS - DR ZOO - SNACK</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
+        <v>228</v>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>PERROS - TIERNITOS - HUMEDOS</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
         <v>102</v>
       </c>
-    </row>
-[...97 lines deleted...]
-      <c r="A19" s="2">
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>COCOONING ABSORBENTES</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
         <v>54</v>
       </c>
-      <c r="B19" s="2" t="s">
-        <v>115</v>
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>ABSORBENTES SANITARIOS</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
   <dimension ref="A1:B19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="14.4"/>
   <cols>
-    <col min="2" max="2" width="39.44140625" bestFit="1" customWidth="1"/>
+    <col width="39.44140625" bestFit="1" customWidth="1" min="2" max="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
-[...8 lines deleted...]
-      <c r="A2" s="2">
+    <row r="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>Código</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Nombre</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2" t="n">
         <v>200</v>
       </c>
-      <c r="B2" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="2">
+      <c r="B2" s="1" t="inlineStr">
+        <is>
+          <t>GATOS - MON AMI HG - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2" t="n">
         <v>175</v>
       </c>
-      <c r="B3" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="2">
+      <c r="B3" s="1" t="inlineStr">
+        <is>
+          <t>GATOS - UNIK - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2" t="n">
         <v>183</v>
       </c>
-      <c r="B4" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="2">
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>GATOS - DR COSSIA SUPER PREMIUM- SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2" t="n">
         <v>241</v>
       </c>
-      <c r="B5" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="2">
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>GATOS - TOP  NUTRITION - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="2" t="n">
         <v>239</v>
       </c>
-      <c r="B6" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="2">
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>GATOS - KEN-L - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="2" t="n">
         <v>243</v>
       </c>
-      <c r="B7" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="2">
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>GATOS - EXACT - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="2" t="n">
         <v>9</v>
       </c>
-      <c r="B8" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="2">
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>PURINA EXCELLENT GATOS</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="2" t="n">
         <v>177</v>
       </c>
-      <c r="B9" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="2">
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>GATOS - OPTIMUS - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="2" t="n">
         <v>198</v>
       </c>
-      <c r="B10" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="2">
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>PERROS - MON AMI HG - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="2" t="n">
         <v>204</v>
       </c>
-      <c r="B11" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="2">
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>PERROS - MON AMI AN - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="2" t="n">
         <v>208</v>
       </c>
-      <c r="B12" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="2">
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>PERROS - MON AMI FG - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="2" t="n">
         <v>181</v>
       </c>
-      <c r="B13" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A14" s="2">
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>PERROS - GREEN LINE - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="2" t="n">
         <v>174</v>
       </c>
-      <c r="B14" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="2">
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>PERROS - UNIK - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="2" t="n">
         <v>240</v>
       </c>
-      <c r="B15" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="2">
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>PERROS - TOP  NUTRITION - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="2" t="n">
         <v>238</v>
       </c>
-      <c r="B16" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="2">
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>PERROS - KEN-L - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="2" t="n">
         <v>242</v>
       </c>
-      <c r="B17" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="2">
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>PERROS - EXACT - SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="2" t="n">
         <v>182</v>
       </c>
-      <c r="B18" s="1" t="s">
-[...4 lines deleted...]
-      <c r="A19" s="2">
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>PERROS - DR COSSIA SUPER PREMIUM- SECO</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="2" t="n">
         <v>197</v>
       </c>
-      <c r="B19" s="1" t="s">
-        <v>127</v>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>PERROS - DR COSSIA PREMIUM- SECO</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...26 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>nestorperez@elforastero.com.ar</dc:creator>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">nestorperez@elforastero.com.ar</dc:creator>
+  <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>